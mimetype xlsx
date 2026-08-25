--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -12,305 +12,617 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
-    <t>Этап 1Среднее арифметическоеоценок аттестата</t>
+    <t>Этап 1Наличие льготыПреимущественное право ст 68</t>
+  </si>
+  <si>
+    <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Рашидов Абубакр Алишерович</t>
+    <t>Феклистов Игорь Валерьевич</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
     <t>Зачислен</t>
   </si>
   <si>
-    <t>Капиев Артём Михайлович</t>
-[...158 lines deleted...]
-    <t>Бескоморный Денис Владимирович</t>
+    <t>Тухватуллин Ришат Радикович</t>
+  </si>
+  <si>
+    <t>Захватов Богдан Викторович</t>
+  </si>
+  <si>
+    <t>Распопов Евгений Сергеевич</t>
+  </si>
+  <si>
+    <t>Марков Станислав Александрович</t>
+  </si>
+  <si>
+    <t>Шунайлов Денис Русланович</t>
+  </si>
+  <si>
+    <t>Козловская Нина Вячеславовна</t>
+  </si>
+  <si>
+    <t>Пунегов Дмитрий Андреевич</t>
+  </si>
+  <si>
+    <t>Джурабоев Гафуржон Гуломжонович</t>
+  </si>
+  <si>
+    <t>Егорова Полина Андреевна</t>
+  </si>
+  <si>
+    <t>Крапивин Константин Иванович</t>
+  </si>
+  <si>
+    <t>Козловская Дарья Вячеславовна</t>
+  </si>
+  <si>
+    <t>Мухитдинов Ильнур Газизович</t>
+  </si>
+  <si>
+    <t>Хайруллозода Фирузи Нурулло</t>
+  </si>
+  <si>
+    <t>Зайцев Евгений Алексеевич</t>
+  </si>
+  <si>
+    <t>Закирова Гульзана Тахировна</t>
+  </si>
+  <si>
+    <t>Мицуков Михаил Сергеевич</t>
+  </si>
+  <si>
+    <t>Аноркулов Джахонгир Сухробжонович</t>
+  </si>
+  <si>
+    <t>Шагисламов Павел Антонович</t>
+  </si>
+  <si>
+    <t>Грунин Константин Анатольевич</t>
+  </si>
+  <si>
+    <t>Закирова Дильбар Тахировна</t>
+  </si>
+  <si>
+    <t>Серик Георгий Константинович</t>
+  </si>
+  <si>
+    <t>Фетисов Виктор Романович</t>
+  </si>
+  <si>
+    <t>Сафиуллин Валерий Русланович</t>
+  </si>
+  <si>
+    <t>Мухидинов Умар Саидович</t>
+  </si>
+  <si>
+    <t>Санграев Алексей Константинович</t>
+  </si>
+  <si>
+    <t>Бауер Сергей Сергеевич</t>
+  </si>
+  <si>
+    <t>Виноградов Артём Владимирович</t>
+  </si>
+  <si>
+    <t>Хмелев Максим Германович</t>
+  </si>
+  <si>
+    <t>Нуридинов Билолидин Олимджонович</t>
+  </si>
+  <si>
+    <t>Шилов Владимир Дмитриевич</t>
+  </si>
+  <si>
+    <t>Сиражетдинов Расуль Нажмудинович</t>
+  </si>
+  <si>
+    <t>Воложенин Владислав Александрович</t>
+  </si>
+  <si>
+    <t>Кочергин Иван Николаевич</t>
+  </si>
+  <si>
+    <t>Раджабов Рустам Бурхонович</t>
+  </si>
+  <si>
+    <t>Димитрин Арсений Алексеевич</t>
+  </si>
+  <si>
+    <t>Султонов Мухаммадризо Нумонджонович</t>
+  </si>
+  <si>
+    <t>Ануфриев Евгений Сергеевич</t>
+  </si>
+  <si>
+    <t>Заварухин Дмитрий Алексеевич</t>
   </si>
   <si>
     <t>Рекомендован к зачислению</t>
   </si>
   <si>
-    <t>Еганов Александр Сергеевич</t>
-[...8 lines deleted...]
-    <t>Стратейчук Александр Алексеевич</t>
+    <t>Крапивин Даниил Семёнович</t>
+  </si>
+  <si>
+    <t>Бакулин Алексей Сергеевич</t>
+  </si>
+  <si>
+    <t>Лушечкин Владислав Дмитриевич</t>
+  </si>
+  <si>
+    <t>Мамадов Амин Шанбеевич</t>
+  </si>
+  <si>
+    <t>Мухаметьянов Эмиль Флоридович</t>
+  </si>
+  <si>
+    <t>Садыков Денис Маратович</t>
+  </si>
+  <si>
+    <t>Судатов Максим Алексеевич</t>
+  </si>
+  <si>
+    <t>Чванов Андрей Константинович</t>
+  </si>
+  <si>
+    <t>Джафаров Умар Ахмадходжаевич</t>
+  </si>
+  <si>
+    <t>Дынин Артём Александрович</t>
+  </si>
+  <si>
+    <t>Нургалеев Ярослав Маратович</t>
+  </si>
+  <si>
+    <t>Райн Артём Сергеевич</t>
+  </si>
+  <si>
+    <t>Бетев Максим Константинович</t>
+  </si>
+  <si>
+    <t>Габидуллин Владислав Маратович</t>
+  </si>
+  <si>
+    <t>Назиров Амир Наджибуллович</t>
+  </si>
+  <si>
+    <t>Протасов Евгений Вячеславович</t>
+  </si>
+  <si>
+    <t>Каримов Сардорбек Улугбекович</t>
+  </si>
+  <si>
+    <t>Невзоров Александр Николаевич</t>
+  </si>
+  <si>
+    <t>Сафаров Ахлиддин Хилолиевич</t>
+  </si>
+  <si>
+    <t>Бондик Егор Сергеевич</t>
+  </si>
+  <si>
+    <t>Дружков Кирилл Андреевич</t>
+  </si>
+  <si>
+    <t>Курбонов Рамазон Рустамбекович</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению по договору</t>
+  </si>
+  <si>
+    <t>Нозимов Салимджон Сухробджонович</t>
+  </si>
+  <si>
+    <t>Нозимов Саломудин Сухробджонович</t>
+  </si>
+  <si>
+    <t>Понькин Андрей Степанович</t>
+  </si>
+  <si>
+    <t>Васильев Иван Владимирович</t>
+  </si>
+  <si>
+    <t>Исмоилов Амир Махмадзарифович</t>
+  </si>
+  <si>
+    <t>Абдуллаев Рустам Абдукаюмович</t>
+  </si>
+  <si>
+    <t>Ахметжанов Радмир Данилович</t>
+  </si>
+  <si>
+    <t>Бутенко Анастасия Александровна</t>
+  </si>
+  <si>
+    <t>Гаибов Алишер Тожиддинович</t>
+  </si>
+  <si>
+    <t>Мухидинов Фирдавс Юнусджонович</t>
+  </si>
+  <si>
+    <t>Проданов Артём Сергеевич</t>
+  </si>
+  <si>
+    <t>Васильев Максим Игоревич</t>
+  </si>
+  <si>
+    <t>Грехов Никита Андреевич</t>
+  </si>
+  <si>
+    <t>Пантюшенков Илья Егорович</t>
+  </si>
+  <si>
+    <t>Хадыев Тимур Жамилович</t>
+  </si>
+  <si>
+    <t>Бушуев Илья Александрович</t>
+  </si>
+  <si>
+    <t>Владимиров Кирилл Павлович</t>
+  </si>
+  <si>
+    <t>Галата Даниил Глебович</t>
+  </si>
+  <si>
+    <t>Кадыров Семён Алексеевич</t>
+  </si>
+  <si>
+    <t>Раджабов Орзу Бурхонович</t>
+  </si>
+  <si>
+    <t>Шайхатдинов Ильнур Альбертович</t>
+  </si>
+  <si>
+    <t>Джумаев Азизджон Абдухафизович</t>
+  </si>
+  <si>
+    <t>Бессонов Владислав Андреевич</t>
+  </si>
+  <si>
+    <t>Паниковский Егор Алексеевич</t>
+  </si>
+  <si>
+    <t>Шарипов Арслан Русланович</t>
+  </si>
+  <si>
+    <t>Ефименко Максим Анатольевич</t>
+  </si>
+  <si>
+    <t>Кочкин Богдан Алексеевич</t>
+  </si>
+  <si>
+    <t>Михайлова Виктория Александровна</t>
+  </si>
+  <si>
+    <t>Зелих Гордей Александрович</t>
+  </si>
+  <si>
+    <t>Козинский Семён Алексеевич</t>
+  </si>
+  <si>
+    <t>Проскуряков Егор Игоревич</t>
+  </si>
+  <si>
+    <t>Шакирова Арина Динисовна</t>
+  </si>
+  <si>
+    <t>Инкин Никита Сергеевич</t>
+  </si>
+  <si>
+    <t>Салов Андрей Алексеевич</t>
+  </si>
+  <si>
+    <t>Ткачев Тимофей Алексеевич</t>
+  </si>
+  <si>
+    <t>Умаров Мехрафкан Парвинович</t>
+  </si>
+  <si>
+    <t>Лапушкин Владимир Константинович</t>
+  </si>
+  <si>
+    <t>Чистилин Кирилл Сергеевич</t>
+  </si>
+  <si>
+    <t>Ахметшин Кирилл Талипович</t>
+  </si>
+  <si>
+    <t>Бобырь Богдан Михайлович</t>
+  </si>
+  <si>
+    <t>Князев Константин Сергеевич</t>
   </si>
   <si>
     <t>Ощепков Илья Александрович</t>
   </si>
   <si>
-    <t>Егоров Никита Юрьевич</t>
-[...17 lines deleted...]
-    <t>Рив Яков Сергеевич</t>
+    <t>Пономарев Илья Денисович</t>
+  </si>
+  <si>
+    <t>Сугробов Всеволод Ильич</t>
+  </si>
+  <si>
+    <t>Хакимов Алексей Витальевич</t>
+  </si>
+  <si>
+    <t>Хусаинов Александр Равилевич</t>
+  </si>
+  <si>
+    <t>Курманов Эмиль Вахитович</t>
+  </si>
+  <si>
+    <t>Бракк Максим Дмитриевич</t>
+  </si>
+  <si>
+    <t>Чепайкин Матвей Андреевич</t>
+  </si>
+  <si>
+    <t>Пильников Кирилл Вячеславович</t>
+  </si>
+  <si>
+    <t>Астафьев Вячеслав Сергеевич</t>
+  </si>
+  <si>
+    <t>Мельников Данил Александрович</t>
+  </si>
+  <si>
+    <t>Пауль Данил Олегович</t>
+  </si>
+  <si>
+    <t>Бикмеев Руслан Нушрабаевич</t>
+  </si>
+  <si>
+    <t>Волков Данил Андреевич</t>
+  </si>
+  <si>
+    <t>Дубровский Дмитрий Александрович</t>
+  </si>
+  <si>
+    <t>Егунов Михаил Олегович</t>
+  </si>
+  <si>
+    <t>Пименов Алексей Сергеевич</t>
+  </si>
+  <si>
+    <t>Шумов Евгений Евгеньевич</t>
+  </si>
+  <si>
+    <t>Валиев Аскар Ражапович</t>
+  </si>
+  <si>
+    <t>Дьяконов Константин Владимирович</t>
+  </si>
+  <si>
+    <t>Фокин Кирилл Васильевич</t>
+  </si>
+  <si>
+    <t>Хазигалеев Андрей Александрович</t>
+  </si>
+  <si>
+    <t>Валеев Ярослав Артемович</t>
+  </si>
+  <si>
+    <t>Имангулов Дмитрий Вадимович</t>
+  </si>
+  <si>
+    <t>Переверзев Сергей Иванович</t>
+  </si>
+  <si>
+    <t>Кабанович-Демидов Игнат Андреевич</t>
+  </si>
+  <si>
+    <t>Соколов Семён Дмитриевич</t>
+  </si>
+  <si>
+    <t>Байгазин Арсен Уралович</t>
+  </si>
+  <si>
+    <t>Плишкин Кирилл Сергеевич</t>
+  </si>
+  <si>
+    <t>Шодиев Маликшо Обидходжаевич</t>
+  </si>
+  <si>
+    <t>Красноталова Виктория Петровна</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
-    <t>Быстров Никита Викторович</t>
-[...20 lines deleted...]
-    <t>Плишкин Кирилл Сергеевич</t>
+    <t>Ребиш Фёдор Алексеевич</t>
+  </si>
+  <si>
+    <t>Блажевич Артём Михайлович</t>
+  </si>
+  <si>
+    <t>Самойлов Михаил Андреевич</t>
+  </si>
+  <si>
+    <t>Петров Алексей Александрович</t>
+  </si>
+  <si>
+    <t>Цуприй Кирилл Александрович</t>
+  </si>
+  <si>
+    <t>Исроилов Анис Рамшеджонович</t>
+  </si>
+  <si>
+    <t>Томилов Глеб Вадимович</t>
+  </si>
+  <si>
+    <t>Жандырбаев Тимур Рустамович</t>
+  </si>
+  <si>
+    <t>Галин Арслан Маратович</t>
+  </si>
+  <si>
+    <t>Дерябин Евгений Васильевич</t>
+  </si>
+  <si>
+    <t>Костин Марк Игоревич</t>
+  </si>
+  <si>
+    <t>Кушанов Альберт Денисович</t>
+  </si>
+  <si>
+    <t>Струков Артём Витальевич</t>
+  </si>
+  <si>
+    <t>Пермякова Ангелина Вячеславовна</t>
+  </si>
+  <si>
+    <t>Поман Максим Александрович</t>
+  </si>
+  <si>
+    <t>Гертус Владислав Антонович</t>
+  </si>
+  <si>
+    <t>Киселев Владимир Рудольфович</t>
+  </si>
+  <si>
+    <t>Бузуев Егор Александрович</t>
+  </si>
+  <si>
+    <t>Деменков Алексей Евгеньевич</t>
+  </si>
+  <si>
+    <t>Фатин Владислав Михайлович</t>
+  </si>
+  <si>
+    <t>Абжалилов Руслан Касимович</t>
+  </si>
+  <si>
+    <t>Архипов Матвей Александрович</t>
+  </si>
+  <si>
+    <t>Байкенов Аскар Маралбаевич</t>
+  </si>
+  <si>
+    <t>Бородин Вадим Вадимович</t>
+  </si>
+  <si>
+    <t>Буйских Андрей Александрович</t>
+  </si>
+  <si>
+    <t>Высоцких Александр Витальевич</t>
+  </si>
+  <si>
+    <t>Галимов Никита Дмитриевич</t>
+  </si>
+  <si>
+    <t>Горбунов Артур Андреевич</t>
+  </si>
+  <si>
+    <t>Горских Михаил Александрович</t>
+  </si>
+  <si>
+    <t>Дегтярев Даниил Георгиевич</t>
+  </si>
+  <si>
+    <t>Донцов Андрей Иванович</t>
+  </si>
+  <si>
+    <t>Ибатуллин Александр Евгеньевич</t>
+  </si>
+  <si>
+    <t>Калач Дмитрий Александрович</t>
+  </si>
+  <si>
+    <t>Макаров Евгений Дмитриевич</t>
+  </si>
+  <si>
+    <t>Мустафина Алина Дулатовна</t>
+  </si>
+  <si>
+    <t>Мухаммедов Мухаммадрасул Муродилжон угли</t>
+  </si>
+  <si>
+    <t>Освальд Аркадий Алексеевич</t>
+  </si>
+  <si>
+    <t>Прокудин Тимофей Витальевич</t>
+  </si>
+  <si>
+    <t>Решетов Константин Сергеевич</t>
+  </si>
+  <si>
+    <t>Слюсарь Константин Викторович</t>
+  </si>
+  <si>
+    <t>Таусенев Дмитрий Евгеньевич</t>
+  </si>
+  <si>
+    <t>Турковский Николай Александрович</t>
+  </si>
+  <si>
+    <t>Хаитов Нусратулло Исломиддинович</t>
+  </si>
+  <si>
+    <t>Чернов Никита Андреевич</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -613,1496 +925,4060 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F73"/>
+  <dimension ref="A1:G178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E2">
-        <v>4.24</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:6">
+        <v>1</v>
+      </c>
+      <c r="F2">
+        <v>4.38</v>
+      </c>
+      <c r="G2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E3">
-        <v>4.21</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:6">
+        <v>1</v>
+      </c>
+      <c r="F3">
+        <v>4.24</v>
+      </c>
+      <c r="G3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E4">
-        <v>4.12</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:6">
+        <v>1</v>
+      </c>
+      <c r="F4">
+        <v>3.94</v>
+      </c>
+      <c r="G4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E5">
-        <v>4.11</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:6">
+        <v>1</v>
+      </c>
+      <c r="F5">
+        <v>3.94</v>
+      </c>
+      <c r="G5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E6">
-        <v>4.11</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1</v>
+      </c>
+      <c r="F6">
+        <v>3.35</v>
+      </c>
+      <c r="G6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E7">
-        <v>4.06</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1</v>
+      </c>
+      <c r="F7">
+        <v>3.16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E8">
-        <v>4.06</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>4.7</v>
+      </c>
+      <c r="G8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E9">
-        <v>3.95</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>4.69</v>
+      </c>
+      <c r="G9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E10">
-        <v>3.93</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>4.67</v>
+      </c>
+      <c r="G10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E11">
-        <v>3.88</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>4.67</v>
+      </c>
+      <c r="G11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E12">
-        <v>3.83</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>4.59</v>
+      </c>
+      <c r="G12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E13">
-        <v>3.82</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>4.15</v>
+      </c>
+      <c r="G13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E14">
-        <v>3.8</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>4.11</v>
+      </c>
+      <c r="G14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E15">
-        <v>3.8</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>4.07</v>
+      </c>
+      <c r="G15" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E16">
-        <v>3.79</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>4.06</v>
+      </c>
+      <c r="G16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E17">
-        <v>3.72</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>4.0</v>
+      </c>
+      <c r="G17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E18">
-        <v>3.71</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>4.0</v>
+      </c>
+      <c r="G18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E19">
-        <v>3.71</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>3.93</v>
+      </c>
+      <c r="G19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E20">
-        <v>3.71</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>3.9</v>
+      </c>
+      <c r="G20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E21">
-        <v>3.69</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>3.89</v>
+      </c>
+      <c r="G21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E22">
-        <v>3.69</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>3.89</v>
+      </c>
+      <c r="G22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E23">
-        <v>3.69</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>3.88</v>
+      </c>
+      <c r="G23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E24">
-        <v>3.69</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>3.88</v>
+      </c>
+      <c r="G24" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E25">
-        <v>3.69</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>3.83</v>
+      </c>
+      <c r="G25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E26">
-        <v>3.68</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>3.81</v>
+      </c>
+      <c r="G26" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E27">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>3.81</v>
+      </c>
+      <c r="G27" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E28">
-        <v>3.65</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>3.79</v>
+      </c>
+      <c r="G28" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E29">
-        <v>3.65</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>3.76</v>
+      </c>
+      <c r="G29" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E30">
-        <v>3.65</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>3.76</v>
+      </c>
+      <c r="G30" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E31">
-        <v>3.65</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>3.75</v>
+      </c>
+      <c r="G31" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E32">
-        <v>3.63</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>3.75</v>
+      </c>
+      <c r="G32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E33">
-        <v>3.63</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>3.74</v>
+      </c>
+      <c r="G33" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E34">
-        <v>3.61</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>3.71</v>
+      </c>
+      <c r="G34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E35">
-        <v>3.61</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>3.71</v>
+      </c>
+      <c r="G35" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E36">
-        <v>3.6</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>3.71</v>
+      </c>
+      <c r="G36" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E37">
-        <v>3.6</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>3.69</v>
+      </c>
+      <c r="G37" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E38">
-        <v>3.59</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>3.69</v>
+      </c>
+      <c r="G38" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E39">
-        <v>3.59</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>3.68</v>
+      </c>
+      <c r="G39" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E40">
-        <v>3.56</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>3.68</v>
+      </c>
+      <c r="G40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E41">
-        <v>3.56</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>3.68</v>
+      </c>
+      <c r="G41" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E42">
-        <v>3.56</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>3.65</v>
+      </c>
+      <c r="G42" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E43">
-        <v>3.56</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>3.65</v>
+      </c>
+      <c r="G43" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E44">
-        <v>3.55</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>3.65</v>
+      </c>
+      <c r="G44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E45">
-        <v>3.55</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>3.65</v>
+      </c>
+      <c r="G45" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D46" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E46">
-        <v>3.53</v>
-[...5 lines deleted...]
-    <row r="47" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>3.65</v>
+      </c>
+      <c r="G46" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C47">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D47" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E47">
-        <v>3.53</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>3.65</v>
+      </c>
+      <c r="G47" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E48">
-        <v>3.53</v>
-[...5 lines deleted...]
-    <row r="49" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>3.65</v>
+      </c>
+      <c r="G48" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E49">
-        <v>3.53</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>3.63</v>
+      </c>
+      <c r="G49" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E50">
-        <v>3.53</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>3.63</v>
+      </c>
+      <c r="G50" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D51" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E51">
-        <v>3.53</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>3.63</v>
+      </c>
+      <c r="G51" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E52">
-        <v>3.53</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>3.63</v>
+      </c>
+      <c r="G52" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E53">
-        <v>3.53</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>3.62</v>
+      </c>
+      <c r="G53" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
       <c r="D54" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E54">
-        <v>3.53</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>3.62</v>
+      </c>
+      <c r="G54" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
       <c r="D55" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E55">
-        <v>3.5</v>
-[...5 lines deleted...]
-    <row r="56" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>3.61</v>
+      </c>
+      <c r="G55" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E56">
-        <v>3.5</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F56">
+        <v>3.61</v>
+      </c>
+      <c r="G56" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E57">
-        <v>3.5</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>3.6</v>
+      </c>
+      <c r="G57" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E58">
-        <v>3.41</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>3.6</v>
+      </c>
+      <c r="G58" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
       <c r="D59" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E59">
-        <v>3.4</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>3.6</v>
+      </c>
+      <c r="G59" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D60" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E60">
-        <v>3.37</v>
-[...5 lines deleted...]
-    <row r="61" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F60">
+        <v>3.59</v>
+      </c>
+      <c r="G60" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D61" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E61">
-        <v>3.35</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F61">
+        <v>3.59</v>
+      </c>
+      <c r="G61" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C62">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D62" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E62">
-        <v>3.31</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:6">
+        <v>0</v>
+      </c>
+      <c r="F62">
+        <v>3.59</v>
+      </c>
+      <c r="G62" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C63">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E63">
-        <v>3.21</v>
-[...6 lines deleted...]
-      <c r="A64"/>
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>3.59</v>
+      </c>
+      <c r="G63" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64">
+        <v>63</v>
+      </c>
       <c r="B64" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D64" t="s">
-        <v>73</v>
+        <v>8</v>
       </c>
       <c r="E64">
-        <v>4.12</v>
-[...6 lines deleted...]
-      <c r="A65"/>
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>3.59</v>
+      </c>
+      <c r="G64" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65">
+        <v>64</v>
+      </c>
       <c r="B65" t="s">
         <v>74</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>73</v>
+        <v>8</v>
       </c>
       <c r="E65">
-        <v>3.94</v>
-[...6 lines deleted...]
-      <c r="A66"/>
+        <v>0</v>
+      </c>
+      <c r="F65">
+        <v>3.58</v>
+      </c>
+      <c r="G65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66">
+        <v>65</v>
+      </c>
       <c r="B66" t="s">
         <v>75</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D66" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>3.56</v>
+      </c>
+      <c r="G66" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="s">
         <v>76</v>
       </c>
-      <c r="E66">
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67">
+        <v>3.56</v>
+      </c>
+      <c r="G67" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="s">
+        <v>77</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
+        <v>3.53</v>
+      </c>
+      <c r="G68" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="s">
+        <v>78</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69">
+        <v>3.53</v>
+      </c>
+      <c r="G69" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="s">
+        <v>79</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>3.53</v>
+      </c>
+      <c r="G70" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="s">
+        <v>80</v>
+      </c>
+      <c r="C71">
+        <v>2</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71">
+        <v>3.53</v>
+      </c>
+      <c r="G71" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="s">
+        <v>81</v>
+      </c>
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>3.53</v>
+      </c>
+      <c r="G72" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>82</v>
+      </c>
+      <c r="C73">
+        <v>2</v>
+      </c>
+      <c r="D73" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73">
+        <v>3.53</v>
+      </c>
+      <c r="G73" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>83</v>
+      </c>
+      <c r="C74">
+        <v>2</v>
+      </c>
+      <c r="D74" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>3.5</v>
+      </c>
+      <c r="G74" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
+        <v>84</v>
+      </c>
+      <c r="C75">
+        <v>2</v>
+      </c>
+      <c r="D75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
+        <v>3.5</v>
+      </c>
+      <c r="G75" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
+        <v>85</v>
+      </c>
+      <c r="C76">
+        <v>2</v>
+      </c>
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76">
+        <v>3.5</v>
+      </c>
+      <c r="G76" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>86</v>
+      </c>
+      <c r="C77">
+        <v>3</v>
+      </c>
+      <c r="D77" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77">
+        <v>3.5</v>
+      </c>
+      <c r="G77" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>87</v>
+      </c>
+      <c r="C78">
+        <v>1</v>
+      </c>
+      <c r="D78" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78">
+        <v>3.47</v>
+      </c>
+      <c r="G78" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>88</v>
+      </c>
+      <c r="C79">
+        <v>1</v>
+      </c>
+      <c r="D79" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79">
+        <v>3.47</v>
+      </c>
+      <c r="G79" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="s">
+        <v>89</v>
+      </c>
+      <c r="C80">
+        <v>1</v>
+      </c>
+      <c r="D80" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>3.47</v>
+      </c>
+      <c r="G80" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>90</v>
+      </c>
+      <c r="C81">
+        <v>2</v>
+      </c>
+      <c r="D81" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
+        <v>3.47</v>
+      </c>
+      <c r="G81" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>91</v>
+      </c>
+      <c r="C82">
+        <v>3</v>
+      </c>
+      <c r="D82" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>3.47</v>
+      </c>
+      <c r="G82" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="s">
+        <v>92</v>
+      </c>
+      <c r="C83">
+        <v>2</v>
+      </c>
+      <c r="D83" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>3.47</v>
+      </c>
+      <c r="G83" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="s">
+        <v>93</v>
+      </c>
+      <c r="C84">
+        <v>2</v>
+      </c>
+      <c r="D84" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>3.46</v>
+      </c>
+      <c r="G84" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="s">
+        <v>94</v>
+      </c>
+      <c r="C85">
+        <v>1</v>
+      </c>
+      <c r="D85" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>3.45</v>
+      </c>
+      <c r="G85" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="s">
+        <v>95</v>
+      </c>
+      <c r="C86">
+        <v>2</v>
+      </c>
+      <c r="D86" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
+        <v>3.45</v>
+      </c>
+      <c r="G86" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" t="s">
+        <v>96</v>
+      </c>
+      <c r="C87">
+        <v>3</v>
+      </c>
+      <c r="D87" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>3.45</v>
+      </c>
+      <c r="G87" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" t="s">
+        <v>97</v>
+      </c>
+      <c r="C88">
+        <v>1</v>
+      </c>
+      <c r="D88" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
+        <v>3.44</v>
+      </c>
+      <c r="G88" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="s">
+        <v>98</v>
+      </c>
+      <c r="C89">
+        <v>1</v>
+      </c>
+      <c r="D89" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>3.44</v>
+      </c>
+      <c r="G89" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="s">
+        <v>99</v>
+      </c>
+      <c r="C90">
+        <v>1</v>
+      </c>
+      <c r="D90" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>3.44</v>
+      </c>
+      <c r="G90" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="s">
+        <v>100</v>
+      </c>
+      <c r="C91">
+        <v>3</v>
+      </c>
+      <c r="D91" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>3.42</v>
+      </c>
+      <c r="G91" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" t="s">
+        <v>101</v>
+      </c>
+      <c r="C92">
+        <v>1</v>
+      </c>
+      <c r="D92" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>3.41</v>
+      </c>
+      <c r="G92" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93" t="s">
+        <v>102</v>
+      </c>
+      <c r="C93">
+        <v>3</v>
+      </c>
+      <c r="D93" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>3.41</v>
+      </c>
+      <c r="G93" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" t="s">
+        <v>103</v>
+      </c>
+      <c r="C94">
+        <v>1</v>
+      </c>
+      <c r="D94" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>3.39</v>
+      </c>
+      <c r="G94" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" t="s">
+        <v>104</v>
+      </c>
+      <c r="C95">
+        <v>1</v>
+      </c>
+      <c r="D95" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>3.38</v>
+      </c>
+      <c r="G95" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" t="s">
+        <v>105</v>
+      </c>
+      <c r="C96">
+        <v>1</v>
+      </c>
+      <c r="D96" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>3.38</v>
+      </c>
+      <c r="G96" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" t="s">
+        <v>106</v>
+      </c>
+      <c r="C97">
+        <v>2</v>
+      </c>
+      <c r="D97" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>3.38</v>
+      </c>
+      <c r="G97" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" t="s">
+        <v>107</v>
+      </c>
+      <c r="C98">
+        <v>1</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98">
+        <v>3.38</v>
+      </c>
+      <c r="G98" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
+        <v>108</v>
+      </c>
+      <c r="C99">
+        <v>1</v>
+      </c>
+      <c r="D99" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>3.37</v>
+      </c>
+      <c r="G99" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" t="s">
+        <v>109</v>
+      </c>
+      <c r="C100">
+        <v>2</v>
+      </c>
+      <c r="D100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>3.37</v>
+      </c>
+      <c r="G100" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" t="s">
+        <v>110</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+      <c r="D101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>3.35</v>
+      </c>
+      <c r="G101" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" t="s">
+        <v>111</v>
+      </c>
+      <c r="C102">
+        <v>2</v>
+      </c>
+      <c r="D102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>3.35</v>
+      </c>
+      <c r="G102" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="s">
+        <v>112</v>
+      </c>
+      <c r="C103">
+        <v>1</v>
+      </c>
+      <c r="D103" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
+        <v>3.35</v>
+      </c>
+      <c r="G103" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" t="s">
+        <v>113</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+      <c r="D104" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>3.35</v>
+      </c>
+      <c r="G104" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" t="s">
+        <v>114</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+      <c r="D105" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
+        <v>3.35</v>
+      </c>
+      <c r="G105" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="s">
+        <v>115</v>
+      </c>
+      <c r="C106">
+        <v>2</v>
+      </c>
+      <c r="D106" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>3.35</v>
+      </c>
+      <c r="G106" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="s">
+        <v>116</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>3.35</v>
+      </c>
+      <c r="G107" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="s">
+        <v>117</v>
+      </c>
+      <c r="C108">
+        <v>1</v>
+      </c>
+      <c r="D108" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>3.35</v>
+      </c>
+      <c r="G108" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="s">
+        <v>118</v>
+      </c>
+      <c r="C109">
+        <v>1</v>
+      </c>
+      <c r="D109" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>3.33</v>
+      </c>
+      <c r="G109" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="s">
+        <v>119</v>
+      </c>
+      <c r="C110">
+        <v>3</v>
+      </c>
+      <c r="D110" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
+        <v>3.32</v>
+      </c>
+      <c r="G110" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="s">
+        <v>120</v>
+      </c>
+      <c r="C111">
+        <v>3</v>
+      </c>
+      <c r="D111" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
+        <v>3.32</v>
+      </c>
+      <c r="G111" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="s">
+        <v>121</v>
+      </c>
+      <c r="C112">
+        <v>3</v>
+      </c>
+      <c r="D112" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>3.31</v>
+      </c>
+      <c r="G112" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="s">
+        <v>122</v>
+      </c>
+      <c r="C113">
+        <v>1</v>
+      </c>
+      <c r="D113" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>3.29</v>
+      </c>
+      <c r="G113" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="s">
+        <v>123</v>
+      </c>
+      <c r="C114">
+        <v>1</v>
+      </c>
+      <c r="D114" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>3.29</v>
+      </c>
+      <c r="G114" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="s">
+        <v>124</v>
+      </c>
+      <c r="C115">
+        <v>3</v>
+      </c>
+      <c r="D115" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>3.29</v>
+      </c>
+      <c r="G115" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="s">
+        <v>125</v>
+      </c>
+      <c r="C116">
+        <v>1</v>
+      </c>
+      <c r="D116" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>3.28</v>
+      </c>
+      <c r="G116" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" t="s">
+        <v>126</v>
+      </c>
+      <c r="C117">
+        <v>2</v>
+      </c>
+      <c r="D117" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117">
+        <v>3.26</v>
+      </c>
+      <c r="G117" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" t="s">
+        <v>127</v>
+      </c>
+      <c r="C118">
+        <v>1</v>
+      </c>
+      <c r="D118" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>3.26</v>
+      </c>
+      <c r="G118" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" t="s">
+        <v>128</v>
+      </c>
+      <c r="C119">
+        <v>2</v>
+      </c>
+      <c r="D119" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>3.25</v>
+      </c>
+      <c r="G119" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" t="s">
+        <v>129</v>
+      </c>
+      <c r="C120">
+        <v>1</v>
+      </c>
+      <c r="D120" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
+        <v>3.25</v>
+      </c>
+      <c r="G120" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" t="s">
+        <v>130</v>
+      </c>
+      <c r="C121">
+        <v>2</v>
+      </c>
+      <c r="D121" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121">
+        <v>3.25</v>
+      </c>
+      <c r="G121" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" t="s">
+        <v>131</v>
+      </c>
+      <c r="C122">
+        <v>2</v>
+      </c>
+      <c r="D122" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122">
+        <v>3.24</v>
+      </c>
+      <c r="G122" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123">
+        <v>122</v>
+      </c>
+      <c r="B123" t="s">
+        <v>132</v>
+      </c>
+      <c r="C123">
+        <v>2</v>
+      </c>
+      <c r="D123" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
+        <v>3.24</v>
+      </c>
+      <c r="G123" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124">
+        <v>123</v>
+      </c>
+      <c r="B124" t="s">
+        <v>133</v>
+      </c>
+      <c r="C124">
+        <v>1</v>
+      </c>
+      <c r="D124" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124">
+        <v>3.24</v>
+      </c>
+      <c r="G124" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125">
+        <v>124</v>
+      </c>
+      <c r="B125" t="s">
+        <v>134</v>
+      </c>
+      <c r="C125">
+        <v>1</v>
+      </c>
+      <c r="D125" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125">
+        <v>3.24</v>
+      </c>
+      <c r="G125" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126">
+        <v>125</v>
+      </c>
+      <c r="B126" t="s">
+        <v>135</v>
+      </c>
+      <c r="C126">
+        <v>1</v>
+      </c>
+      <c r="D126" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126">
+        <v>3.22</v>
+      </c>
+      <c r="G126" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127">
+        <v>126</v>
+      </c>
+      <c r="B127" t="s">
+        <v>136</v>
+      </c>
+      <c r="C127">
+        <v>1</v>
+      </c>
+      <c r="D127" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127">
+        <v>3.22</v>
+      </c>
+      <c r="G127" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128">
+        <v>127</v>
+      </c>
+      <c r="B128" t="s">
+        <v>137</v>
+      </c>
+      <c r="C128">
+        <v>1</v>
+      </c>
+      <c r="D128" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128">
+        <v>3.21</v>
+      </c>
+      <c r="G128" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>138</v>
+      </c>
+      <c r="C129">
+        <v>2</v>
+      </c>
+      <c r="D129" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>3.19</v>
+      </c>
+      <c r="G129" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130" t="s">
+        <v>139</v>
+      </c>
+      <c r="C130">
+        <v>1</v>
+      </c>
+      <c r="D130" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130">
+        <v>3.18</v>
+      </c>
+      <c r="G130" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>140</v>
+      </c>
+      <c r="C131">
+        <v>2</v>
+      </c>
+      <c r="D131" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
+        <v>3.11</v>
+      </c>
+      <c r="G131" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132" t="s">
+        <v>141</v>
+      </c>
+      <c r="C132">
+        <v>2</v>
+      </c>
+      <c r="D132" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+      <c r="F132">
+        <v>3.11</v>
+      </c>
+      <c r="G132" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133">
+        <v>132</v>
+      </c>
+      <c r="B133" t="s">
+        <v>142</v>
+      </c>
+      <c r="C133">
+        <v>1</v>
+      </c>
+      <c r="D133" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+      <c r="F133">
+        <v>3.11</v>
+      </c>
+      <c r="G133" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134"/>
+      <c r="B134" t="s">
+        <v>143</v>
+      </c>
+      <c r="C134">
+        <v>2</v>
+      </c>
+      <c r="D134" t="s">
+        <v>144</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+      <c r="F134">
+        <v>4.45</v>
+      </c>
+      <c r="G134" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135"/>
+      <c r="B135" t="s">
+        <v>145</v>
+      </c>
+      <c r="C135">
+        <v>3</v>
+      </c>
+      <c r="D135" t="s">
+        <v>144</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135">
+        <v>4.24</v>
+      </c>
+      <c r="G135" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136"/>
+      <c r="B136" t="s">
+        <v>146</v>
+      </c>
+      <c r="C136">
+        <v>2</v>
+      </c>
+      <c r="D136" t="s">
+        <v>144</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>4.16</v>
+      </c>
+      <c r="G136" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137"/>
+      <c r="B137" t="s">
+        <v>147</v>
+      </c>
+      <c r="C137">
+        <v>3</v>
+      </c>
+      <c r="D137" t="s">
+        <v>144</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>3.88</v>
+      </c>
+      <c r="G137" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138"/>
+      <c r="B138" t="s">
+        <v>148</v>
+      </c>
+      <c r="C138">
+        <v>3</v>
+      </c>
+      <c r="D138" t="s">
+        <v>144</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
+        <v>3.84</v>
+      </c>
+      <c r="G138" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139"/>
+      <c r="B139" t="s">
+        <v>149</v>
+      </c>
+      <c r="C139">
+        <v>2</v>
+      </c>
+      <c r="D139" t="s">
+        <v>144</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>3.81</v>
+      </c>
+      <c r="G139" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140"/>
+      <c r="B140" t="s">
+        <v>150</v>
+      </c>
+      <c r="C140">
+        <v>1</v>
+      </c>
+      <c r="D140" t="s">
+        <v>144</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
         <v>3.76</v>
       </c>
-      <c r="F66" t="s">
-[...26 lines deleted...]
-      <c r="C68">
+      <c r="G140" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141"/>
+      <c r="B141" t="s">
+        <v>151</v>
+      </c>
+      <c r="C141">
+        <v>1</v>
+      </c>
+      <c r="D141" t="s">
+        <v>144</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>3.76</v>
+      </c>
+      <c r="G141" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142"/>
+      <c r="B142" t="s">
+        <v>152</v>
+      </c>
+      <c r="C142">
+        <v>1</v>
+      </c>
+      <c r="D142" t="s">
+        <v>144</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142">
+        <v>3.59</v>
+      </c>
+      <c r="G142" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>153</v>
+      </c>
+      <c r="C143">
+        <v>2</v>
+      </c>
+      <c r="D143" t="s">
+        <v>144</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
+        <v>3.56</v>
+      </c>
+      <c r="G143" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144"/>
+      <c r="B144" t="s">
+        <v>154</v>
+      </c>
+      <c r="C144">
+        <v>2</v>
+      </c>
+      <c r="D144" t="s">
+        <v>144</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>3.56</v>
+      </c>
+      <c r="G144" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145"/>
+      <c r="B145" t="s">
+        <v>155</v>
+      </c>
+      <c r="C145">
         <v>3</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68">
+      <c r="D145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>3.56</v>
+      </c>
+      <c r="G145" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146"/>
+      <c r="B146" t="s">
+        <v>156</v>
+      </c>
+      <c r="C146">
+        <v>3</v>
+      </c>
+      <c r="D146" t="s">
+        <v>144</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
+        <v>3.5</v>
+      </c>
+      <c r="G146" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147"/>
+      <c r="B147" t="s">
+        <v>157</v>
+      </c>
+      <c r="C147">
+        <v>1</v>
+      </c>
+      <c r="D147" t="s">
+        <v>144</v>
+      </c>
+      <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147">
         <v>3.47</v>
       </c>
-      <c r="F68" t="s">
-[...8 lines deleted...]
-      <c r="C69">
+      <c r="G147" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148"/>
+      <c r="B148" t="s">
+        <v>158</v>
+      </c>
+      <c r="C148">
+        <v>1</v>
+      </c>
+      <c r="D148" t="s">
+        <v>144</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148">
+        <v>3.44</v>
+      </c>
+      <c r="G148" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149"/>
+      <c r="B149" t="s">
+        <v>159</v>
+      </c>
+      <c r="C149">
+        <v>1</v>
+      </c>
+      <c r="D149" t="s">
+        <v>144</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+      <c r="F149">
+        <v>3.44</v>
+      </c>
+      <c r="G149" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150"/>
+      <c r="B150" t="s">
+        <v>160</v>
+      </c>
+      <c r="C150">
         <v>2</v>
       </c>
-      <c r="D69" t="s">
-[...14 lines deleted...]
-      <c r="C70">
+      <c r="D150" t="s">
+        <v>144</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+      <c r="F150">
+        <v>3.41</v>
+      </c>
+      <c r="G150" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151"/>
+      <c r="B151" t="s">
+        <v>161</v>
+      </c>
+      <c r="C151">
         <v>2</v>
       </c>
-      <c r="D70" t="s">
-[...32 lines deleted...]
-      <c r="C72">
+      <c r="D151" t="s">
+        <v>144</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>3.31</v>
+      </c>
+      <c r="G151" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152"/>
+      <c r="B152" t="s">
+        <v>162</v>
+      </c>
+      <c r="C152">
+        <v>2</v>
+      </c>
+      <c r="D152" t="s">
+        <v>144</v>
+      </c>
+      <c r="E152">
+        <v>0</v>
+      </c>
+      <c r="F152">
+        <v>3.29</v>
+      </c>
+      <c r="G152" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153"/>
+      <c r="B153" t="s">
+        <v>163</v>
+      </c>
+      <c r="C153">
+        <v>2</v>
+      </c>
+      <c r="D153" t="s">
+        <v>144</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153">
+        <v>3.29</v>
+      </c>
+      <c r="G153" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154"/>
+      <c r="B154" t="s">
+        <v>164</v>
+      </c>
+      <c r="C154">
+        <v>2</v>
+      </c>
+      <c r="D154" t="s">
+        <v>144</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+      <c r="F154">
+        <v>3.25</v>
+      </c>
+      <c r="G154" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155"/>
+      <c r="B155" t="s">
+        <v>165</v>
+      </c>
+      <c r="C155">
+        <v>1</v>
+      </c>
+      <c r="D155" t="s">
+        <v>144</v>
+      </c>
+      <c r="E155">
+        <v>0</v>
+      </c>
+      <c r="F155">
+        <v>0.0</v>
+      </c>
+      <c r="G155" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156"/>
+      <c r="B156" t="s">
+        <v>166</v>
+      </c>
+      <c r="C156">
         <v>3</v>
       </c>
-      <c r="D72" t="s">
-[...24 lines deleted...]
-        <v>70</v>
+      <c r="D156" t="s">
+        <v>144</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156">
+        <v>0.0</v>
+      </c>
+      <c r="G156" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157"/>
+      <c r="B157" t="s">
+        <v>167</v>
+      </c>
+      <c r="C157">
+        <v>1</v>
+      </c>
+      <c r="D157" t="s">
+        <v>144</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+      <c r="F157">
+        <v>0.0</v>
+      </c>
+      <c r="G157" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158"/>
+      <c r="B158" t="s">
+        <v>168</v>
+      </c>
+      <c r="C158">
+        <v>1</v>
+      </c>
+      <c r="D158" t="s">
+        <v>144</v>
+      </c>
+      <c r="E158">
+        <v>0</v>
+      </c>
+      <c r="F158">
+        <v>0.0</v>
+      </c>
+      <c r="G158" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159"/>
+      <c r="B159" t="s">
+        <v>169</v>
+      </c>
+      <c r="C159">
+        <v>1</v>
+      </c>
+      <c r="D159" t="s">
+        <v>144</v>
+      </c>
+      <c r="E159">
+        <v>0</v>
+      </c>
+      <c r="F159">
+        <v>0.0</v>
+      </c>
+      <c r="G159" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160"/>
+      <c r="B160" t="s">
+        <v>170</v>
+      </c>
+      <c r="C160">
+        <v>2</v>
+      </c>
+      <c r="D160" t="s">
+        <v>144</v>
+      </c>
+      <c r="E160">
+        <v>0</v>
+      </c>
+      <c r="F160">
+        <v>0.0</v>
+      </c>
+      <c r="G160" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161"/>
+      <c r="B161" t="s">
+        <v>171</v>
+      </c>
+      <c r="C161">
+        <v>1</v>
+      </c>
+      <c r="D161" t="s">
+        <v>144</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161">
+        <v>0.0</v>
+      </c>
+      <c r="G161" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162"/>
+      <c r="B162" t="s">
+        <v>172</v>
+      </c>
+      <c r="C162">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>144</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162">
+        <v>0.0</v>
+      </c>
+      <c r="G162" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163"/>
+      <c r="B163" t="s">
+        <v>173</v>
+      </c>
+      <c r="C163">
+        <v>2</v>
+      </c>
+      <c r="D163" t="s">
+        <v>144</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+      <c r="F163">
+        <v>0.0</v>
+      </c>
+      <c r="G163" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164"/>
+      <c r="B164" t="s">
+        <v>174</v>
+      </c>
+      <c r="C164">
+        <v>2</v>
+      </c>
+      <c r="D164" t="s">
+        <v>144</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+      <c r="F164">
+        <v>0.0</v>
+      </c>
+      <c r="G164" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165"/>
+      <c r="B165" t="s">
+        <v>175</v>
+      </c>
+      <c r="C165">
+        <v>1</v>
+      </c>
+      <c r="D165" t="s">
+        <v>144</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165">
+        <v>0.0</v>
+      </c>
+      <c r="G165" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166"/>
+      <c r="B166" t="s">
+        <v>176</v>
+      </c>
+      <c r="C166">
+        <v>1</v>
+      </c>
+      <c r="D166" t="s">
+        <v>144</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166">
+        <v>0.0</v>
+      </c>
+      <c r="G166" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167"/>
+      <c r="B167" t="s">
+        <v>177</v>
+      </c>
+      <c r="C167">
+        <v>2</v>
+      </c>
+      <c r="D167" t="s">
+        <v>144</v>
+      </c>
+      <c r="E167">
+        <v>0</v>
+      </c>
+      <c r="F167">
+        <v>0.0</v>
+      </c>
+      <c r="G167" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168"/>
+      <c r="B168" t="s">
+        <v>178</v>
+      </c>
+      <c r="C168">
+        <v>1</v>
+      </c>
+      <c r="D168" t="s">
+        <v>144</v>
+      </c>
+      <c r="E168">
+        <v>0</v>
+      </c>
+      <c r="F168">
+        <v>0.0</v>
+      </c>
+      <c r="G168" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169"/>
+      <c r="B169" t="s">
+        <v>179</v>
+      </c>
+      <c r="C169">
+        <v>1</v>
+      </c>
+      <c r="D169" t="s">
+        <v>144</v>
+      </c>
+      <c r="E169">
+        <v>0</v>
+      </c>
+      <c r="F169">
+        <v>0.0</v>
+      </c>
+      <c r="G169" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170"/>
+      <c r="B170" t="s">
+        <v>180</v>
+      </c>
+      <c r="C170">
+        <v>1</v>
+      </c>
+      <c r="D170" t="s">
+        <v>144</v>
+      </c>
+      <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170">
+        <v>0.0</v>
+      </c>
+      <c r="G170" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171"/>
+      <c r="B171" t="s">
+        <v>181</v>
+      </c>
+      <c r="C171">
+        <v>3</v>
+      </c>
+      <c r="D171" t="s">
+        <v>144</v>
+      </c>
+      <c r="E171">
+        <v>0</v>
+      </c>
+      <c r="F171">
+        <v>0.0</v>
+      </c>
+      <c r="G171" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172"/>
+      <c r="B172" t="s">
+        <v>182</v>
+      </c>
+      <c r="C172">
+        <v>1</v>
+      </c>
+      <c r="D172" t="s">
+        <v>144</v>
+      </c>
+      <c r="E172">
+        <v>0</v>
+      </c>
+      <c r="F172">
+        <v>0.0</v>
+      </c>
+      <c r="G172" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173"/>
+      <c r="B173" t="s">
+        <v>183</v>
+      </c>
+      <c r="C173">
+        <v>1</v>
+      </c>
+      <c r="D173" t="s">
+        <v>144</v>
+      </c>
+      <c r="E173">
+        <v>0</v>
+      </c>
+      <c r="F173">
+        <v>0.0</v>
+      </c>
+      <c r="G173" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174"/>
+      <c r="B174" t="s">
+        <v>184</v>
+      </c>
+      <c r="C174">
+        <v>1</v>
+      </c>
+      <c r="D174" t="s">
+        <v>144</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
+      </c>
+      <c r="F174">
+        <v>0.0</v>
+      </c>
+      <c r="G174" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175"/>
+      <c r="B175" t="s">
+        <v>185</v>
+      </c>
+      <c r="C175">
+        <v>1</v>
+      </c>
+      <c r="D175" t="s">
+        <v>144</v>
+      </c>
+      <c r="E175">
+        <v>0</v>
+      </c>
+      <c r="F175">
+        <v>0.0</v>
+      </c>
+      <c r="G175" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176"/>
+      <c r="B176" t="s">
+        <v>186</v>
+      </c>
+      <c r="C176">
+        <v>3</v>
+      </c>
+      <c r="D176" t="s">
+        <v>144</v>
+      </c>
+      <c r="E176">
+        <v>0</v>
+      </c>
+      <c r="F176">
+        <v>0.0</v>
+      </c>
+      <c r="G176" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177"/>
+      <c r="B177" t="s">
+        <v>187</v>
+      </c>
+      <c r="C177">
+        <v>1</v>
+      </c>
+      <c r="D177" t="s">
+        <v>144</v>
+      </c>
+      <c r="E177">
+        <v>0</v>
+      </c>
+      <c r="F177">
+        <v>0.0</v>
+      </c>
+      <c r="G177" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178"/>
+      <c r="B178" t="s">
+        <v>188</v>
+      </c>
+      <c r="C178">
+        <v>3</v>
+      </c>
+      <c r="D178" t="s">
+        <v>144</v>
+      </c>
+      <c r="E178">
+        <v>0</v>
+      </c>
+      <c r="F178">
+        <v>0.0</v>
+      </c>
+      <c r="G178" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">