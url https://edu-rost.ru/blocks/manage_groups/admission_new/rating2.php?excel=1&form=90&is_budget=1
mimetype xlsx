--- v1 (2026-08-25)
+++ v2 (2026-10-16)
@@ -12,481 +12,379 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПреимущественное право ст 68</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Феклистов Игорь Валерьевич</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
     <t>Зачислен</t>
   </si>
   <si>
     <t>Тухватуллин Ришат Радикович</t>
   </si>
   <si>
     <t>Захватов Богдан Викторович</t>
   </si>
   <si>
     <t>Распопов Евгений Сергеевич</t>
   </si>
   <si>
     <t>Марков Станислав Александрович</t>
   </si>
   <si>
     <t>Шунайлов Денис Русланович</t>
   </si>
   <si>
     <t>Козловская Нина Вячеславовна</t>
   </si>
   <si>
-    <t>Пунегов Дмитрий Андреевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Джурабоев Гафуржон Гуломжонович</t>
   </si>
   <si>
     <t>Егорова Полина Андреевна</t>
   </si>
   <si>
     <t>Крапивин Константин Иванович</t>
   </si>
   <si>
     <t>Козловская Дарья Вячеславовна</t>
   </si>
   <si>
     <t>Мухитдинов Ильнур Газизович</t>
   </si>
   <si>
-    <t>Хайруллозода Фирузи Нурулло</t>
-[...1 lines deleted...]
-  <si>
     <t>Зайцев Евгений Алексеевич</t>
   </si>
   <si>
     <t>Закирова Гульзана Тахировна</t>
   </si>
   <si>
     <t>Мицуков Михаил Сергеевич</t>
   </si>
   <si>
     <t>Аноркулов Джахонгир Сухробжонович</t>
   </si>
   <si>
-    <t>Шагисламов Павел Антонович</t>
-[...1 lines deleted...]
-  <si>
     <t>Грунин Константин Анатольевич</t>
   </si>
   <si>
     <t>Закирова Дильбар Тахировна</t>
   </si>
   <si>
     <t>Серик Георгий Константинович</t>
   </si>
   <si>
     <t>Фетисов Виктор Романович</t>
   </si>
   <si>
     <t>Сафиуллин Валерий Русланович</t>
   </si>
   <si>
     <t>Мухидинов Умар Саидович</t>
   </si>
   <si>
     <t>Санграев Алексей Константинович</t>
   </si>
   <si>
     <t>Бауер Сергей Сергеевич</t>
   </si>
   <si>
     <t>Виноградов Артём Владимирович</t>
   </si>
   <si>
     <t>Хмелев Максим Германович</t>
   </si>
   <si>
     <t>Нуридинов Билолидин Олимджонович</t>
   </si>
   <si>
     <t>Шилов Владимир Дмитриевич</t>
   </si>
   <si>
-    <t>Сиражетдинов Расуль Нажмудинович</t>
-[...1 lines deleted...]
-  <si>
     <t>Воложенин Владислав Александрович</t>
   </si>
   <si>
     <t>Кочергин Иван Николаевич</t>
   </si>
   <si>
     <t>Раджабов Рустам Бурхонович</t>
   </si>
   <si>
     <t>Димитрин Арсений Алексеевич</t>
   </si>
   <si>
     <t>Султонов Мухаммадризо Нумонджонович</t>
   </si>
   <si>
     <t>Ануфриев Евгений Сергеевич</t>
   </si>
   <si>
-    <t>Заварухин Дмитрий Алексеевич</t>
+    <t>Крапивин Даниил Семёнович</t>
+  </si>
+  <si>
+    <t>Бакулин Алексей Сергеевич</t>
+  </si>
+  <si>
+    <t>Лушечкин Владислав Дмитриевич</t>
+  </si>
+  <si>
+    <t>Мамадов Амин Шанбеевич</t>
+  </si>
+  <si>
+    <t>Мухаметьянов Эмиль Флоридович</t>
+  </si>
+  <si>
+    <t>Садыков Денис Маратович</t>
+  </si>
+  <si>
+    <t>Судатов Максим Алексеевич</t>
+  </si>
+  <si>
+    <t>Чванов Андрей Константинович</t>
+  </si>
+  <si>
+    <t>Джафаров Умар Ахмадходжаевич</t>
+  </si>
+  <si>
+    <t>Дынин Артём Александрович</t>
+  </si>
+  <si>
+    <t>Нургалеев Ярослав Маратович</t>
+  </si>
+  <si>
+    <t>Райн Артём Сергеевич</t>
+  </si>
+  <si>
+    <t>Бетев Максим Константинович</t>
+  </si>
+  <si>
+    <t>Габидуллин Владислав Маратович</t>
+  </si>
+  <si>
+    <t>Назиров Амир Наджибуллович</t>
+  </si>
+  <si>
+    <t>Протасов Евгений Вячеславович</t>
+  </si>
+  <si>
+    <t>Каримов Сардорбек Улугбекович</t>
+  </si>
+  <si>
+    <t>Невзоров Александр Николаевич</t>
+  </si>
+  <si>
+    <t>Сафаров Ахлиддин Хилолиевич</t>
+  </si>
+  <si>
+    <t>Бондик Егор Сергеевич</t>
+  </si>
+  <si>
+    <t>Курбонов Рамазон Рустамбекович</t>
   </si>
   <si>
     <t>Рекомендован к зачислению</t>
   </si>
   <si>
-    <t>Крапивин Даниил Семёнович</t>
-[...62 lines deleted...]
-    <t>Курбонов Рамазон Рустамбекович</t>
+    <t>Мухамеджанов Ярослав Всеволодович</t>
+  </si>
+  <si>
+    <t>Понькин Андрей Степанович</t>
+  </si>
+  <si>
+    <t>Васильев Иван Владимирович</t>
+  </si>
+  <si>
+    <t>Абдуллаев Рустам Абдукаюмович</t>
+  </si>
+  <si>
+    <t>Грехов Никита Андреевич</t>
+  </si>
+  <si>
+    <t>Пантюшенков Илья Егорович</t>
   </si>
   <si>
     <t>Рекомендован к зачислению по договору</t>
   </si>
   <si>
-    <t>Нозимов Салимджон Сухробджонович</t>
-[...43 lines deleted...]
-  <si>
     <t>Бушуев Илья Александрович</t>
   </si>
   <si>
     <t>Владимиров Кирилл Павлович</t>
   </si>
   <si>
     <t>Галата Даниил Глебович</t>
   </si>
   <si>
-    <t>Кадыров Семён Алексеевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Раджабов Орзу Бурхонович</t>
   </si>
   <si>
     <t>Шайхатдинов Ильнур Альбертович</t>
   </si>
   <si>
     <t>Джумаев Азизджон Абдухафизович</t>
   </si>
   <si>
     <t>Бессонов Владислав Андреевич</t>
   </si>
   <si>
     <t>Паниковский Егор Алексеевич</t>
   </si>
   <si>
     <t>Шарипов Арслан Русланович</t>
   </si>
   <si>
     <t>Ефименко Максим Анатольевич</t>
   </si>
   <si>
-    <t>Кочкин Богдан Алексеевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Михайлова Виктория Александровна</t>
   </si>
   <si>
-    <t>Зелих Гордей Александрович</t>
-[...1 lines deleted...]
-  <si>
     <t>Козинский Семён Алексеевич</t>
   </si>
   <si>
     <t>Проскуряков Егор Игоревич</t>
   </si>
   <si>
     <t>Шакирова Арина Динисовна</t>
   </si>
   <si>
     <t>Инкин Никита Сергеевич</t>
   </si>
   <si>
-    <t>Салов Андрей Алексеевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Ткачев Тимофей Алексеевич</t>
   </si>
   <si>
-    <t>Умаров Мехрафкан Парвинович</t>
-[...4 lines deleted...]
-  <si>
     <t>Чистилин Кирилл Сергеевич</t>
   </si>
   <si>
-    <t>Ахметшин Кирилл Талипович</t>
-[...1 lines deleted...]
-  <si>
     <t>Бобырь Богдан Михайлович</t>
   </si>
   <si>
     <t>Князев Константин Сергеевич</t>
   </si>
   <si>
     <t>Ощепков Илья Александрович</t>
   </si>
   <si>
     <t>Пономарев Илья Денисович</t>
   </si>
   <si>
     <t>Сугробов Всеволод Ильич</t>
   </si>
   <si>
     <t>Хакимов Алексей Витальевич</t>
   </si>
   <si>
-    <t>Хусаинов Александр Равилевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Курманов Эмиль Вахитович</t>
   </si>
   <si>
     <t>Бракк Максим Дмитриевич</t>
   </si>
   <si>
     <t>Чепайкин Матвей Андреевич</t>
   </si>
   <si>
-    <t>Пильников Кирилл Вячеславович</t>
-[...1 lines deleted...]
-  <si>
     <t>Астафьев Вячеслав Сергеевич</t>
   </si>
   <si>
     <t>Мельников Данил Александрович</t>
   </si>
   <si>
-    <t>Пауль Данил Олегович</t>
-[...1 lines deleted...]
-  <si>
     <t>Бикмеев Руслан Нушрабаевич</t>
   </si>
   <si>
     <t>Волков Данил Андреевич</t>
   </si>
   <si>
-    <t>Дубровский Дмитрий Александрович</t>
-[...7 lines deleted...]
-  <si>
     <t>Шумов Евгений Евгеньевич</t>
   </si>
   <si>
-    <t>Валиев Аскар Ражапович</t>
-[...1 lines deleted...]
-  <si>
     <t>Дьяконов Константин Владимирович</t>
   </si>
   <si>
-    <t>Фокин Кирилл Васильевич</t>
-[...7 lines deleted...]
-  <si>
     <t>Имангулов Дмитрий Вадимович</t>
   </si>
   <si>
-    <t>Переверзев Сергей Иванович</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабанович-Демидов Игнат Андреевич</t>
   </si>
   <si>
     <t>Соколов Семён Дмитриевич</t>
   </si>
   <si>
     <t>Байгазин Арсен Уралович</t>
   </si>
   <si>
     <t>Плишкин Кирилл Сергеевич</t>
   </si>
   <si>
-    <t>Шодиев Маликшо Обидходжаевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Красноталова Виктория Петровна</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
     <t>Ребиш Фёдор Алексеевич</t>
   </si>
   <si>
     <t>Блажевич Артём Михайлович</t>
   </si>
   <si>
     <t>Самойлов Михаил Андреевич</t>
   </si>
   <si>
     <t>Петров Алексей Александрович</t>
   </si>
   <si>
     <t>Цуприй Кирилл Александрович</t>
   </si>
   <si>
     <t>Исроилов Анис Рамшеджонович</t>
   </si>
   <si>
     <t>Томилов Глеб Вадимович</t>
@@ -497,59 +395,50 @@
   <si>
     <t>Галин Арслан Маратович</t>
   </si>
   <si>
     <t>Дерябин Евгений Васильевич</t>
   </si>
   <si>
     <t>Костин Марк Игоревич</t>
   </si>
   <si>
     <t>Кушанов Альберт Денисович</t>
   </si>
   <si>
     <t>Струков Артём Витальевич</t>
   </si>
   <si>
     <t>Пермякова Ангелина Вячеславовна</t>
   </si>
   <si>
     <t>Поман Максим Александрович</t>
   </si>
   <si>
     <t>Гертус Владислав Антонович</t>
   </si>
   <si>
-    <t>Киселев Владимир Рудольфович</t>
-[...7 lines deleted...]
-  <si>
     <t>Фатин Владислав Михайлович</t>
   </si>
   <si>
     <t>Абжалилов Руслан Касимович</t>
   </si>
   <si>
     <t>Архипов Матвей Александрович</t>
   </si>
   <si>
     <t>Байкенов Аскар Маралбаевич</t>
   </si>
   <si>
     <t>Бородин Вадим Вадимович</t>
   </si>
   <si>
     <t>Буйских Андрей Александрович</t>
   </si>
   <si>
     <t>Высоцких Александр Витальевич</t>
   </si>
   <si>
     <t>Галимов Никита Дмитриевич</t>
   </si>
   <si>
     <t>Горбунов Артур Андреевич</t>
@@ -573,53 +462,50 @@
     <t>Макаров Евгений Дмитриевич</t>
   </si>
   <si>
     <t>Мустафина Алина Дулатовна</t>
   </si>
   <si>
     <t>Мухаммедов Мухаммадрасул Муродилжон угли</t>
   </si>
   <si>
     <t>Освальд Аркадий Алексеевич</t>
   </si>
   <si>
     <t>Прокудин Тимофей Витальевич</t>
   </si>
   <si>
     <t>Решетов Константин Сергеевич</t>
   </si>
   <si>
     <t>Слюсарь Константин Викторович</t>
   </si>
   <si>
     <t>Таусенев Дмитрий Евгеньевич</t>
   </si>
   <si>
     <t>Турковский Николай Александрович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Хаитов Нусратулло Исломиддинович</t>
   </si>
   <si>
     <t>Чернов Никита Андреевич</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -925,51 +811,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G178"/>
+  <dimension ref="A1:G140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1134,3850 +1020,2984 @@
       </c>
       <c r="F8">
         <v>4.7</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>4.69</v>
+        <v>4.67</v>
       </c>
       <c r="G9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>4.67</v>
       </c>
       <c r="G10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>4.67</v>
+        <v>4.59</v>
       </c>
       <c r="G11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>4.59</v>
+        <v>4.15</v>
       </c>
       <c r="G12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>20</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>4.15</v>
+        <v>4.11</v>
       </c>
       <c r="G13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>21</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>4.11</v>
+        <v>4.06</v>
       </c>
       <c r="G14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>22</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>4.07</v>
+        <v>4.0</v>
       </c>
       <c r="G15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>4.06</v>
+        <v>4.0</v>
       </c>
       <c r="G16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>24</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>4.0</v>
+        <v>3.93</v>
       </c>
       <c r="G17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>25</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>4.0</v>
+        <v>3.89</v>
       </c>
       <c r="G18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>3.93</v>
+        <v>3.89</v>
       </c>
       <c r="G19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>3.9</v>
+        <v>3.88</v>
       </c>
       <c r="G20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>28</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>3.89</v>
+        <v>3.88</v>
       </c>
       <c r="G21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>29</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>3.89</v>
+        <v>3.83</v>
       </c>
       <c r="G22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>30</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>3.88</v>
+        <v>3.81</v>
       </c>
       <c r="G23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>31</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>3.88</v>
+        <v>3.81</v>
       </c>
       <c r="G24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>32</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>3.83</v>
+        <v>3.79</v>
       </c>
       <c r="G25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>33</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>3.81</v>
+        <v>3.76</v>
       </c>
       <c r="G26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>3.81</v>
+        <v>3.76</v>
       </c>
       <c r="G27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>35</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>3.79</v>
+        <v>3.75</v>
       </c>
       <c r="G28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>36</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>3.76</v>
+        <v>3.75</v>
       </c>
       <c r="G29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>37</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>3.76</v>
+        <v>3.71</v>
       </c>
       <c r="G30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>38</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>3.75</v>
+        <v>3.71</v>
       </c>
       <c r="G31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>39</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>3.75</v>
+        <v>3.71</v>
       </c>
       <c r="G32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>40</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>3.74</v>
+        <v>3.69</v>
       </c>
       <c r="G33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>41</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>3.71</v>
+        <v>3.69</v>
       </c>
       <c r="G34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>42</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>3.71</v>
+        <v>3.68</v>
       </c>
       <c r="G35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>43</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>3.71</v>
+        <v>3.68</v>
       </c>
       <c r="G36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>44</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>3.69</v>
+        <v>3.65</v>
       </c>
       <c r="G37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>45</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>3.69</v>
+        <v>3.65</v>
       </c>
       <c r="G38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>46</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="G39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>47</v>
       </c>
       <c r="C40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="G40" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="G41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>3.65</v>
       </c>
       <c r="G42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C43">
         <v>2</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>3.65</v>
       </c>
       <c r="G43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="G44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="G45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C46">
         <v>2</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="G46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C47">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="G47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>3.65</v>
+        <v>3.62</v>
       </c>
       <c r="G48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>3.63</v>
+        <v>3.62</v>
       </c>
       <c r="G49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
-        <v>3.63</v>
+        <v>3.61</v>
       </c>
       <c r="G50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C51">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>3.63</v>
+        <v>3.61</v>
       </c>
       <c r="G51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>3.63</v>
+        <v>3.6</v>
       </c>
       <c r="G52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>3.62</v>
+        <v>3.6</v>
       </c>
       <c r="G53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
-        <v>3.62</v>
+        <v>3.6</v>
       </c>
       <c r="G54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>3.61</v>
+        <v>3.59</v>
       </c>
       <c r="G55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
+        <v>63</v>
+      </c>
+      <c r="C56">
+        <v>3</v>
+      </c>
+      <c r="D56" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56">
+        <v>3.59</v>
+      </c>
+      <c r="G56" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>65</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>3.6</v>
+        <v>3.59</v>
       </c>
       <c r="G57" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>66</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>3.6</v>
+        <v>3.58</v>
       </c>
       <c r="G58" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>67</v>
       </c>
       <c r="C59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>3.6</v>
+        <v>3.56</v>
       </c>
       <c r="G59" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>68</v>
       </c>
       <c r="C60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>3.59</v>
+        <v>3.53</v>
       </c>
       <c r="G60" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>69</v>
       </c>
       <c r="C61">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>3.59</v>
+        <v>3.5</v>
       </c>
       <c r="G61" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>70</v>
       </c>
       <c r="C62">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>3.59</v>
+        <v>3.5</v>
       </c>
       <c r="G62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>72</v>
       </c>
       <c r="C63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>3.59</v>
+        <v>3.47</v>
       </c>
       <c r="G63" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>73</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>3.59</v>
+        <v>3.47</v>
       </c>
       <c r="G64" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>74</v>
       </c>
       <c r="C65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>3.58</v>
+        <v>3.47</v>
       </c>
       <c r="G65" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>75</v>
       </c>
       <c r="C66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>3.56</v>
+        <v>3.47</v>
       </c>
       <c r="G66" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>76</v>
       </c>
       <c r="C67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
-        <v>3.56</v>
+        <v>3.47</v>
       </c>
       <c r="G67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>77</v>
       </c>
       <c r="C68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>3.53</v>
+        <v>3.46</v>
       </c>
       <c r="G68" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>78</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>3.53</v>
+        <v>3.45</v>
       </c>
       <c r="G69" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>79</v>
       </c>
       <c r="C70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
-        <v>3.53</v>
+        <v>3.45</v>
       </c>
       <c r="G70" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>80</v>
       </c>
       <c r="C71">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>3.53</v>
+        <v>3.45</v>
       </c>
       <c r="G71" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>81</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>3.53</v>
+        <v>3.44</v>
       </c>
       <c r="G72" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>82</v>
       </c>
       <c r="C73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>3.53</v>
+        <v>3.44</v>
       </c>
       <c r="G73" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>83</v>
       </c>
       <c r="C74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>3.5</v>
+        <v>3.41</v>
       </c>
       <c r="G74" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>84</v>
       </c>
       <c r="C75">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>3.5</v>
+        <v>3.41</v>
       </c>
       <c r="G75" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>85</v>
       </c>
       <c r="C76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>3.5</v>
+        <v>3.39</v>
       </c>
       <c r="G76" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>86</v>
       </c>
       <c r="C77">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>3.5</v>
+        <v>3.38</v>
       </c>
       <c r="G77" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>87</v>
       </c>
       <c r="C78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
-        <v>3.47</v>
+        <v>3.38</v>
       </c>
       <c r="G78" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>88</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
-        <v>3.47</v>
+        <v>3.37</v>
       </c>
       <c r="G79" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>89</v>
       </c>
       <c r="C80">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
-        <v>3.47</v>
+        <v>3.35</v>
       </c>
       <c r="G80" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>90</v>
       </c>
       <c r="C81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>3.47</v>
+        <v>3.35</v>
       </c>
       <c r="G81" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>91</v>
       </c>
       <c r="C82">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
-        <v>3.47</v>
+        <v>3.35</v>
       </c>
       <c r="G82" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>92</v>
       </c>
       <c r="C83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>3.47</v>
+        <v>3.35</v>
       </c>
       <c r="G83" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>93</v>
       </c>
       <c r="C84">
         <v>2</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
-        <v>3.46</v>
+        <v>3.35</v>
       </c>
       <c r="G84" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>94</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
-        <v>3.45</v>
+        <v>3.35</v>
       </c>
       <c r="G85" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>95</v>
       </c>
       <c r="C86">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
-        <v>3.45</v>
+        <v>3.33</v>
       </c>
       <c r="G86" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>96</v>
       </c>
       <c r="C87">
         <v>3</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
-        <v>3.45</v>
+        <v>3.32</v>
       </c>
       <c r="G87" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>97</v>
       </c>
       <c r="C88">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>3.44</v>
+        <v>3.32</v>
       </c>
       <c r="G88" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>98</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
-        <v>3.44</v>
+        <v>3.29</v>
       </c>
       <c r="G89" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>99</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
-        <v>3.44</v>
+        <v>3.29</v>
       </c>
       <c r="G90" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>100</v>
       </c>
       <c r="C91">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
-        <v>3.42</v>
+        <v>3.28</v>
       </c>
       <c r="G91" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>101</v>
       </c>
       <c r="C92">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
-        <v>3.41</v>
+        <v>3.26</v>
       </c>
       <c r="G92" t="s">
-        <v>9</v>
+        <v>71</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>102</v>
       </c>
       <c r="C93">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
-        <v>3.41</v>
+        <v>3.25</v>
       </c>
       <c r="G93" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>103</v>
       </c>
       <c r="C94">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
-        <v>3.39</v>
+        <v>3.24</v>
       </c>
       <c r="G94" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>104</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
-        <v>3.38</v>
+        <v>3.22</v>
       </c>
       <c r="G95" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>105</v>
       </c>
       <c r="C96">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
-        <v>3.38</v>
+        <v>3.19</v>
       </c>
       <c r="G96" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>106</v>
       </c>
       <c r="C97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
-        <v>3.38</v>
+        <v>3.18</v>
       </c>
       <c r="G97" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>107</v>
       </c>
       <c r="C98">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
-        <v>3.38</v>
+        <v>3.11</v>
       </c>
       <c r="G98" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>108</v>
       </c>
       <c r="C99">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
-        <v>3.37</v>
+        <v>3.11</v>
       </c>
       <c r="G99" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="100" spans="1:7">
-      <c r="A100">
-[...1 lines deleted...]
-      </c>
+      <c r="A100"/>
       <c r="B100" t="s">
         <v>109</v>
       </c>
       <c r="C100">
         <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
-        <v>3.37</v>
+        <v>4.45</v>
       </c>
       <c r="G100" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="101" spans="1:7">
-      <c r="A101">
-[...1 lines deleted...]
-      </c>
+      <c r="A101"/>
       <c r="B101" t="s">
+        <v>111</v>
+      </c>
+      <c r="C101">
+        <v>3</v>
+      </c>
+      <c r="D101" t="s">
         <v>110</v>
       </c>
-      <c r="C101">
-[...4 lines deleted...]
-      </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
-        <v>3.35</v>
+        <v>4.24</v>
       </c>
       <c r="G101" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="102" spans="1:7">
-      <c r="A102">
-[...1 lines deleted...]
-      </c>
+      <c r="A102"/>
       <c r="B102" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C102">
         <v>2</v>
       </c>
       <c r="D102" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
-        <v>3.35</v>
+        <v>4.16</v>
       </c>
       <c r="G102" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="103" spans="1:7">
-      <c r="A103">
-[...1 lines deleted...]
-      </c>
+      <c r="A103"/>
       <c r="B103" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D103" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
-        <v>3.35</v>
+        <v>3.88</v>
       </c>
       <c r="G103" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="104" spans="1:7">
-      <c r="A104">
-[...1 lines deleted...]
-      </c>
+      <c r="A104"/>
       <c r="B104" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C104">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D104" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
-        <v>3.35</v>
+        <v>3.84</v>
       </c>
       <c r="G104" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="105" spans="1:7">
-      <c r="A105">
-[...1 lines deleted...]
-      </c>
+      <c r="A105"/>
       <c r="B105" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
-        <v>3.35</v>
+        <v>3.81</v>
       </c>
       <c r="G105" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="106" spans="1:7">
-      <c r="A106">
-[...1 lines deleted...]
-      </c>
+      <c r="A106"/>
       <c r="B106" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C106">
+        <v>1</v>
+      </c>
+      <c r="D106" t="s">
+        <v>110</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>3.76</v>
+      </c>
+      <c r="G106" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>117</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
+        <v>110</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>3.76</v>
+      </c>
+      <c r="G107" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>118</v>
+      </c>
+      <c r="C108">
+        <v>1</v>
+      </c>
+      <c r="D108" t="s">
+        <v>110</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>3.59</v>
+      </c>
+      <c r="G108" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>119</v>
+      </c>
+      <c r="C109">
         <v>2</v>
       </c>
-      <c r="D106" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
-        <v>3.33</v>
+        <v>3.56</v>
       </c>
       <c r="G109" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="110" spans="1:7">
-      <c r="A110">
-[...1 lines deleted...]
-      </c>
+      <c r="A110"/>
       <c r="B110" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C110">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D110" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="G110" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="111" spans="1:7">
-      <c r="A111">
-[...1 lines deleted...]
-      </c>
+      <c r="A111"/>
       <c r="B111" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C111">
         <v>3</v>
       </c>
       <c r="D111" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="G111" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="112" spans="1:7">
-      <c r="A112">
-[...1 lines deleted...]
-      </c>
+      <c r="A112"/>
       <c r="B112" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C112">
         <v>3</v>
       </c>
       <c r="D112" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
-        <v>3.31</v>
+        <v>3.5</v>
       </c>
       <c r="G112" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="113" spans="1:7">
-      <c r="A113">
-[...1 lines deleted...]
-      </c>
+      <c r="A113"/>
       <c r="B113" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
       <c r="D113" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113">
-        <v>3.29</v>
+        <v>3.47</v>
       </c>
       <c r="G113" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="114" spans="1:7">
-      <c r="A114">
-[...1 lines deleted...]
-      </c>
+      <c r="A114"/>
       <c r="B114" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
       <c r="D114" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
-        <v>3.29</v>
+        <v>3.44</v>
       </c>
       <c r="G114" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="115" spans="1:7">
-      <c r="A115">
-[...1 lines deleted...]
-      </c>
+      <c r="A115"/>
       <c r="B115" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C115">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D115" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
-        <v>3.29</v>
+        <v>3.44</v>
       </c>
       <c r="G115" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="116" spans="1:7">
-      <c r="A116">
-[...1 lines deleted...]
-      </c>
+      <c r="A116"/>
       <c r="B116" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D116" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
-        <v>3.28</v>
+        <v>3.41</v>
       </c>
       <c r="G116" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="117" spans="1:7">
-      <c r="A117">
-[...1 lines deleted...]
-      </c>
+      <c r="A117"/>
       <c r="B117" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C117">
         <v>2</v>
       </c>
       <c r="D117" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
-        <v>3.26</v>
+        <v>3.25</v>
       </c>
       <c r="G117" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="118" spans="1:7">
-      <c r="A118">
-[...1 lines deleted...]
-      </c>
+      <c r="A118"/>
       <c r="B118" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
-        <v>3.26</v>
+        <v>0.0</v>
       </c>
       <c r="G118" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="119" spans="1:7">
-      <c r="A119">
-[...1 lines deleted...]
-      </c>
+      <c r="A119"/>
       <c r="B119" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C119">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D119" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
-        <v>3.25</v>
+        <v>0.0</v>
       </c>
       <c r="G119" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="120" spans="1:7">
-      <c r="A120">
-[...1 lines deleted...]
-      </c>
+      <c r="A120"/>
       <c r="B120" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
-        <v>3.25</v>
+        <v>0.0</v>
       </c>
       <c r="G120" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="121" spans="1:7">
-      <c r="A121">
-[...1 lines deleted...]
-      </c>
+      <c r="A121"/>
       <c r="B121" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D121" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
-        <v>3.25</v>
+        <v>0.0</v>
       </c>
       <c r="G121" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="122" spans="1:7">
-      <c r="A122">
-[...1 lines deleted...]
-      </c>
+      <c r="A122"/>
       <c r="B122" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C122">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D122" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
-        <v>3.24</v>
+        <v>0.0</v>
       </c>
       <c r="G122" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="123" spans="1:7">
-      <c r="A123">
-[...1 lines deleted...]
-      </c>
+      <c r="A123"/>
       <c r="B123" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C123">
         <v>2</v>
       </c>
       <c r="D123" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
-        <v>3.24</v>
+        <v>0.0</v>
       </c>
       <c r="G123" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="124" spans="1:7">
-      <c r="A124">
-[...1 lines deleted...]
-      </c>
+      <c r="A124"/>
       <c r="B124" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
       <c r="D124" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
-        <v>3.24</v>
+        <v>0.0</v>
       </c>
       <c r="G124" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="125" spans="1:7">
-      <c r="A125">
-[...1 lines deleted...]
-      </c>
+      <c r="A125"/>
       <c r="B125" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C125">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D125" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125">
-        <v>3.24</v>
+        <v>0.0</v>
       </c>
       <c r="G125" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="126" spans="1:7">
-      <c r="A126">
-[...1 lines deleted...]
-      </c>
+      <c r="A126"/>
       <c r="B126" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C126">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D126" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
-        <v>3.22</v>
+        <v>0.0</v>
       </c>
       <c r="G126" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="127" spans="1:7">
-      <c r="A127">
-[...1 lines deleted...]
-      </c>
+      <c r="A127"/>
       <c r="B127" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C127">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D127" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
-        <v>3.22</v>
+        <v>0.0</v>
       </c>
       <c r="G127" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="128" spans="1:7">
-      <c r="A128">
-[...1 lines deleted...]
-      </c>
+      <c r="A128"/>
       <c r="B128" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
       <c r="D128" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
-        <v>3.21</v>
+        <v>0.0</v>
       </c>
       <c r="G128" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="129" spans="1:7">
-      <c r="A129">
-[...1 lines deleted...]
-      </c>
+      <c r="A129"/>
       <c r="B129" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C129">
+        <v>1</v>
+      </c>
+      <c r="D129" t="s">
+        <v>110</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>0.0</v>
+      </c>
+      <c r="G129" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130"/>
+      <c r="B130" t="s">
+        <v>140</v>
+      </c>
+      <c r="C130">
         <v>2</v>
       </c>
-      <c r="D129" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
-        <v>3.18</v>
+        <v>0.0</v>
       </c>
       <c r="G130" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="131" spans="1:7">
-      <c r="A131">
-[...1 lines deleted...]
-      </c>
+      <c r="A131"/>
       <c r="B131" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D131" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
-        <v>3.11</v>
+        <v>0.0</v>
       </c>
       <c r="G131" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="132" spans="1:7">
-      <c r="A132">
-[...1 lines deleted...]
-      </c>
+      <c r="A132"/>
       <c r="B132" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D132" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
-        <v>3.11</v>
+        <v>0.0</v>
       </c>
       <c r="G132" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="133" spans="1:7">
-      <c r="A133">
-[...1 lines deleted...]
-      </c>
+      <c r="A133"/>
       <c r="B133" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
-        <v>3.11</v>
+        <v>0.0</v>
       </c>
       <c r="G133" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134"/>
       <c r="B134" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C134">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D134" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
-        <v>4.45</v>
+        <v>0.0</v>
       </c>
       <c r="G134" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135"/>
       <c r="B135" t="s">
         <v>145</v>
       </c>
       <c r="C135">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D135" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
-        <v>4.24</v>
+        <v>0.0</v>
       </c>
       <c r="G135" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136"/>
       <c r="B136" t="s">
         <v>146</v>
       </c>
       <c r="C136">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D136" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
-        <v>4.16</v>
+        <v>0.0</v>
       </c>
       <c r="G136" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137"/>
       <c r="B137" t="s">
         <v>147</v>
       </c>
       <c r="C137">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D137" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
-        <v>3.88</v>
+        <v>0.0</v>
       </c>
       <c r="G137" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138"/>
       <c r="B138" t="s">
         <v>148</v>
       </c>
       <c r="C138">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D138" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
-        <v>3.84</v>
+        <v>0.0</v>
       </c>
       <c r="G138" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139"/>
       <c r="B139" t="s">
         <v>149</v>
       </c>
       <c r="C139">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D139" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
-        <v>3.81</v>
+        <v>0.0</v>
       </c>
       <c r="G139" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140"/>
       <c r="B140" t="s">
         <v>150</v>
       </c>
       <c r="C140">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D140" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140">
-        <v>3.76</v>
+        <v>0.0</v>
       </c>
       <c r="G140" t="s">
-        <v>71</v>
-[...796 lines deleted...]
-      <c r="G178" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>